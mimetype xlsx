--- v0 (2026-02-15)
+++ v1 (2026-07-04)
@@ -1,683 +1,722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://townofeagle297-my.sharepoint.com/personal/jenny_rakow_townofeagle_org/Documents/Liquor License/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://townofeagle297.sharepoint.com/sites/TownClerkTeam/Shared Documents/Liquor License/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{255B5D59-FC91-4426-B68B-C40A718B5C3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{99B62042-C962-4A44-872F-FDC7B359402F}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{ACB5FF9C-3EA9-4469-9CFD-42D074262237}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB7D4186-88BE-46E9-BBB5-2185F378D9F0}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E1BA9FCE-C5CE-4420-90FA-BF501EC754EC}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E1BA9FCE-C5CE-4420-90FA-BF501EC754EC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$G$66</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G30" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="D57" i="1"/>
+  <c r="G41" i="1" l="1"/>
+  <c r="D41" i="1"/>
+  <c r="G40" i="1"/>
+  <c r="D40" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="D61" i="1"/>
+  <c r="D63" i="1"/>
   <c r="G17" i="1"/>
   <c r="G23" i="1"/>
-  <c r="D53" i="1"/>
-[...1 lines deleted...]
-  <c r="D46" i="1"/>
+  <c r="D59" i="1"/>
+  <c r="D57" i="1"/>
+  <c r="D50" i="1"/>
   <c r="G9" i="1"/>
   <c r="G10" i="1"/>
   <c r="G11" i="1"/>
   <c r="G8" i="1"/>
   <c r="G5" i="1"/>
   <c r="G4" i="1"/>
   <c r="D8" i="1"/>
   <c r="D9" i="1"/>
   <c r="D10" i="1"/>
   <c r="D11" i="1"/>
   <c r="D14" i="1"/>
   <c r="D15" i="1"/>
   <c r="D16" i="1"/>
   <c r="D17" i="1"/>
   <c r="D20" i="1"/>
   <c r="D21" i="1"/>
   <c r="D22" i="1"/>
   <c r="D23" i="1"/>
   <c r="D24" i="1"/>
   <c r="D27" i="1"/>
   <c r="D28" i="1"/>
   <c r="D29" i="1"/>
   <c r="D30" i="1"/>
   <c r="D31" i="1"/>
   <c r="D34" i="1"/>
   <c r="D35" i="1"/>
   <c r="D36" i="1"/>
   <c r="D37" i="1"/>
-  <c r="D40" i="1"/>
-[...2 lines deleted...]
-  <c r="D43" i="1"/>
+  <c r="D44" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="D47" i="1"/>
   <c r="D5" i="1"/>
   <c r="D4" i="1"/>
   <c r="G20" i="1"/>
   <c r="G27" i="1"/>
-  <c r="G41" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="G40" i="1"/>
+  <c r="G45" i="1" l="1"/>
+  <c r="G46" i="1"/>
+  <c r="G44" i="1"/>
   <c r="G35" i="1"/>
   <c r="G36" i="1"/>
   <c r="G34" i="1"/>
   <c r="G28" i="1"/>
   <c r="G29" i="1"/>
   <c r="G31" i="1"/>
   <c r="G21" i="1"/>
   <c r="G22" i="1"/>
   <c r="G24" i="1"/>
   <c r="G15" i="1"/>
   <c r="G16" i="1"/>
   <c r="G14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="32">
   <si>
     <t>Liquor License Type</t>
   </si>
   <si>
     <t>Town Application Fee</t>
   </si>
   <si>
     <t>Town License Fee</t>
   </si>
   <si>
     <t>Total Town Fees</t>
   </si>
   <si>
     <t>State Application Fee</t>
   </si>
   <si>
     <t>State License Fee</t>
   </si>
   <si>
     <t>Total State Fees</t>
   </si>
   <si>
     <t xml:space="preserve">Retail Establishment Permit (Art Gallery) </t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Renewal</t>
   </si>
   <si>
     <t>Beer &amp; Wine</t>
   </si>
   <si>
     <t>Transfer</t>
   </si>
   <si>
     <t>Concurrent Review</t>
   </si>
   <si>
     <t>Brew Pub</t>
   </si>
   <si>
-    <t>Hotel-Restaurant/Lodging and Entertainment</t>
-[...1 lines deleted...]
-  <si>
     <t>Optional Premises</t>
   </si>
   <si>
     <t>Retail Liquor Store</t>
   </si>
   <si>
     <t>Tastings Permit</t>
   </si>
   <si>
     <t>Tavern</t>
   </si>
   <si>
     <t>Fermented Malt Beverage Off-Premise</t>
   </si>
   <si>
     <t>Special Event Permit</t>
   </si>
   <si>
     <t>Fee per day/event (TOWN)</t>
   </si>
   <si>
     <t xml:space="preserve">Festival Permit </t>
   </si>
   <si>
     <t>(Fee per event)</t>
   </si>
   <si>
     <t>Temporary Permit - Transfer (TOWN)</t>
   </si>
   <si>
     <t>Sidewalk Service Area (STATE)</t>
   </si>
   <si>
     <t>ALL FEES ARE SUBJECT TO CHANGE WITH UPDATED STATE LEGISLATION</t>
   </si>
   <si>
     <t>Takeout and Delivery Permit (STATE)</t>
   </si>
   <si>
     <t>Modification of Premises</t>
   </si>
   <si>
     <t>Change in Manager/Financial Interest</t>
+  </si>
+  <si>
+    <t>Hotel-Restaurant/Lodging or Entertainment</t>
+  </si>
+  <si>
+    <t>Catering Company</t>
+  </si>
+  <si>
+    <t>Communal Outdoor Dining Permit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...14 lines deleted...]
-      <b/>
       <sz val="12"/>
       <color theme="4"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor theme="1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="8" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="8" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="8" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="8" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="8" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="8" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="8" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="3" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="8" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="10" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="8">
+  <dxfs count="10">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="12" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom/>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Lato"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="0"/>
-        <name val="Calibri"/>
+        <name val="Lato"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="1"/>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{45C0F06B-905F-48B9-923A-05B696C8CF66}" name="Table3" displayName="Table3" ref="A1:G60" totalsRowShown="0" headerRowDxfId="7" tableBorderDxfId="6">
-  <autoFilter ref="A1:G60" xr:uid="{B8793E87-A6ED-47B2-827E-1503F044B6C8}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{45C0F06B-905F-48B9-923A-05B696C8CF66}" name="Table3" displayName="Table3" ref="A1:G66" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="A1:G66" xr:uid="{B8793E87-A6ED-47B2-827E-1503F044B6C8}"/>
   <tableColumns count="7">
-    <tableColumn id="1" xr3:uid="{32488D73-569B-4079-AA75-EA029586D194}" name="Liquor License Type" dataDxfId="5"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{219F9019-5D2A-4E63-962B-BDA71334031E}" name="State Application Fee"/>
+    <tableColumn id="1" xr3:uid="{32488D73-569B-4079-AA75-EA029586D194}" name="Liquor License Type" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{DB5A3F69-F7EA-4500-956C-BA79D809317B}" name="Town Application Fee" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{481D166A-7A4A-41E2-B888-C63A0421CC42}" name="Town License Fee" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{304FFB46-68E5-489A-B843-52807A4879FB}" name="Total Town Fees" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{219F9019-5D2A-4E63-962B-BDA71334031E}" name="State Application Fee" dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{45FD8670-5F43-4051-B578-9503E963C86A}" name="State License Fee" dataDxfId="1"/>
     <tableColumn id="7" xr3:uid="{291E9DBF-6D6B-4D11-ACD9-F5E0288B5E56}" name="Total State Fees" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
@@ -945,1215 +984,1593 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C72DC4DB-192B-4DE0-A6FD-3CE5CBAF0D42}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G60"/>
+  <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="D61" sqref="D61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="11" customWidth="1"/>
+    <col min="1" max="1" width="32.85546875" style="30" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26" style="31" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="32.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" style="31" bestFit="1" customWidth="1"/>
+    <col min="8" max="11" width="9.140625" style="7"/>
+    <col min="12" max="12" width="11" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="15" t="s">
+    <row r="1" spans="1:7" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="15" t="s">
+      <c r="C1" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="16" t="s">
+      <c r="D1" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="E1" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="15" t="s">
+      <c r="F1" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="16" t="s">
+      <c r="G1" s="14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A3" s="28" t="s">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A2" s="15"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="4"/>
+    </row>
+    <row r="3" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A3" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="4"/>
-[...7 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B3" s="2"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="20"/>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="7">
+      <c r="B4" s="5">
         <v>25</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="5">
         <v>3.75</v>
       </c>
-      <c r="D4" s="5">
+      <c r="D4" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>28.75</v>
       </c>
-      <c r="E4" s="7">
-[...2 lines deleted...]
-      <c r="F4" s="7">
+      <c r="E4" s="5">
+        <v>0</v>
+      </c>
+      <c r="F4" s="5">
         <v>93.25</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="3">
         <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
         <v>93.25</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="5">
         <v>25</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="5">
         <v>3.75</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>28.75</v>
       </c>
-      <c r="E5" s="7">
-[...2 lines deleted...]
-      <c r="F5" s="7">
+      <c r="E5" s="5">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
         <v>93.25</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="3">
         <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
         <v>93.25</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A7" s="28" t="s">
+    <row r="6" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A6" s="1"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="3"/>
+    </row>
+    <row r="7" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A7" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="4"/>
-[...7 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="4"/>
+    </row>
+    <row r="8" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="7">
+      <c r="B8" s="5">
         <v>1000</v>
       </c>
-      <c r="C8" s="7">
+      <c r="C8" s="5">
         <v>48.75</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1048.75</v>
       </c>
-      <c r="E8" s="7">
+      <c r="E8" s="5">
         <v>1100</v>
       </c>
-      <c r="F8" s="7">
+      <c r="F8" s="5">
         <v>351.25</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="3">
         <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
         <v>1451.25</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="3" t="s">
+    <row r="9" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="7">
+      <c r="B9" s="5">
         <v>750</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C9" s="5">
         <v>48.75</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>798.75</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E9" s="5">
         <v>1100</v>
       </c>
-      <c r="F9" s="7">
+      <c r="F9" s="5">
         <v>351.25</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="3">
         <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
         <v>1451.25</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="3" t="s">
+    <row r="10" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A10" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="7">
+      <c r="B10" s="5">
         <v>1000</v>
       </c>
-      <c r="C10" s="7">
+      <c r="C10" s="5">
         <v>48.75</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1048.75</v>
       </c>
-      <c r="E10" s="7">
+      <c r="E10" s="5">
         <v>1200</v>
       </c>
-      <c r="F10" s="7">
+      <c r="F10" s="5">
         <v>351.25</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="3">
         <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
         <v>1551.25</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="3" t="s">
+    <row r="11" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="7">
+      <c r="B11" s="5">
         <v>100</v>
       </c>
-      <c r="C11" s="7">
+      <c r="C11" s="5">
         <v>48.75</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>148.75</v>
       </c>
-      <c r="E11" s="7">
-[...2 lines deleted...]
-      <c r="F11" s="7">
+      <c r="E11" s="5">
+        <v>250</v>
+      </c>
+      <c r="F11" s="5">
         <v>351.25</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="3">
         <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
-        <v>476.25</v>
-[...12 lines deleted...]
-      <c r="A13" s="28" t="s">
+        <v>601.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A12" s="1"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="4"/>
+    </row>
+    <row r="13" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A13" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="4"/>
-[...7 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="4"/>
+    </row>
+    <row r="14" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="7">
+      <c r="B14" s="5">
         <v>1000</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="5">
         <v>75</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1075</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="5">
         <v>1100</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="5">
         <v>750</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="3">
         <f>SUM(E14:F14)</f>
         <v>1850</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="3" t="s">
+    <row r="15" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A15" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="7">
+      <c r="B15" s="5">
         <v>750</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="5">
         <v>75</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>825</v>
       </c>
-      <c r="E15" s="7">
+      <c r="E15" s="5">
         <v>1100</v>
       </c>
-      <c r="F15" s="7">
+      <c r="F15" s="5">
         <v>750</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="3">
         <f>SUM(E15:F15)</f>
         <v>1850</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="3" t="s">
+    <row r="16" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A16" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="7">
+      <c r="B16" s="5">
         <v>1000</v>
       </c>
-      <c r="C16" s="7">
+      <c r="C16" s="5">
         <v>75</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1075</v>
       </c>
-      <c r="E16" s="7">
+      <c r="E16" s="5">
         <v>1200</v>
       </c>
-      <c r="F16" s="7">
+      <c r="F16" s="5">
         <v>750</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="3">
         <f>SUM(E16:F16)</f>
         <v>1950</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="3" t="s">
+    <row r="17" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A17" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="7">
+      <c r="B17" s="5">
         <v>100</v>
       </c>
-      <c r="C17" s="7">
+      <c r="C17" s="5">
         <v>75</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>175</v>
       </c>
-      <c r="E17" s="7">
-[...2 lines deleted...]
-      <c r="F17" s="7">
+      <c r="E17" s="5">
+        <v>250</v>
+      </c>
+      <c r="F17" s="5">
         <v>750</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="3">
         <f>SUM(E17:F17)</f>
-        <v>875</v>
-[...23 lines deleted...]
-      <c r="A20" s="3" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A18" s="1"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="4"/>
+    </row>
+    <row r="19" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A19" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="4"/>
+    </row>
+    <row r="20" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A20" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="5">
         <v>1000</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="5">
         <v>75</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1075</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="5">
         <v>1100</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="5">
         <v>500</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G20" s="3">
         <f>SUM(E20:F20)</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="3" t="s">
+    <row r="21" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B21" s="5">
         <v>750</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="5">
         <v>75</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>825</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="5">
         <v>1100</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="5">
         <v>500</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G21" s="3">
         <f>SUM(E21:F21)</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="3" t="s">
+    <row r="22" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A22" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="7">
+      <c r="B22" s="5">
         <v>1000</v>
       </c>
-      <c r="C22" s="7">
+      <c r="C22" s="5">
         <v>75</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D22" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1075</v>
       </c>
-      <c r="E22" s="7">
+      <c r="E22" s="5">
         <v>1200</v>
       </c>
-      <c r="F22" s="7">
+      <c r="F22" s="5">
         <v>500</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G22" s="3">
         <f>SUM(E22:F22)</f>
         <v>1700</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A23" s="3" t="s">
+    <row r="23" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A23" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="7">
+      <c r="B23" s="5">
         <v>100</v>
       </c>
-      <c r="C23" s="7">
+      <c r="C23" s="5">
         <v>75</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D23" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>175</v>
       </c>
-      <c r="E23" s="7">
-[...2 lines deleted...]
-      <c r="F23" s="7">
+      <c r="E23" s="5">
+        <v>250</v>
+      </c>
+      <c r="F23" s="5">
         <v>500</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G23" s="3">
         <f>SUM(E23:F23)</f>
-        <v>625</v>
-[...9 lines deleted...]
-      <c r="C24" s="7">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="5">
+        <v>0</v>
+      </c>
+      <c r="C24" s="5">
         <v>75</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>75</v>
       </c>
-      <c r="E24" s="7">
-[...2 lines deleted...]
-      <c r="F24" s="7">
+      <c r="E24" s="5">
+        <v>0</v>
+      </c>
+      <c r="F24" s="5">
         <v>100</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G24" s="3">
         <f>SUM(E24:F24)</f>
         <v>100</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="A27" s="3" t="s">
+    <row r="25" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="4"/>
+    </row>
+    <row r="26" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A26" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="4"/>
+    </row>
+    <row r="27" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A27" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B27" s="7">
+      <c r="B27" s="5">
         <v>1000</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="5">
         <v>22.5</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D27" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1022.5</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="5">
         <v>1100</v>
       </c>
-      <c r="F27" s="7">
+      <c r="F27" s="5">
         <v>227.5</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G27" s="3">
         <f>SUM(E27:F27)</f>
         <v>1327.5</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A28" s="3" t="s">
+    <row r="28" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A28" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="7">
+      <c r="B28" s="5">
         <v>750</v>
       </c>
-      <c r="C28" s="7">
+      <c r="C28" s="5">
         <v>22.5</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>772.5</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="5">
         <v>1100</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="5">
         <v>227.5</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="3">
         <f>SUM(E28:F28)</f>
         <v>1327.5</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A29" s="3" t="s">
+    <row r="29" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A29" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="7">
+      <c r="B29" s="5">
         <v>1000</v>
       </c>
-      <c r="C29" s="7">
+      <c r="C29" s="5">
         <v>22.5</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D29" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1022.5</v>
       </c>
-      <c r="E29" s="7">
+      <c r="E29" s="5">
         <v>1200</v>
       </c>
-      <c r="F29" s="7">
+      <c r="F29" s="5">
         <v>227.5</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="3">
         <f>SUM(E29:F29)</f>
         <v>1427.5</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="3" t="s">
+    <row r="30" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A30" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="7">
+      <c r="B30" s="5">
         <v>100</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="16">
         <v>22.5</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D30" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>122.5</v>
       </c>
-      <c r="E30" s="7">
-[...2 lines deleted...]
-      <c r="F30" s="7">
+      <c r="E30" s="5">
+        <v>250</v>
+      </c>
+      <c r="F30" s="5">
         <v>227.5</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G30" s="3">
         <f>Table3[[#This Row],[State Application Fee]]+Table3[[#This Row],[State License Fee]]</f>
-        <v>352.5</v>
-[...3 lines deleted...]
-      <c r="A31" s="3" t="s">
+        <v>477.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A31" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="5">
+        <v>0</v>
+      </c>
+      <c r="C31" s="16">
+        <v>100</v>
+      </c>
+      <c r="D31" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>100</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0</v>
+      </c>
+      <c r="F31" s="5">
+        <v>0</v>
+      </c>
+      <c r="G31" s="3">
+        <f>SUM(E31:F31)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="4"/>
+    </row>
+    <row r="33" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A33" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B31" s="7">
-[...41 lines deleted...]
-      <c r="A34" s="3" t="s">
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="4"/>
+    </row>
+    <row r="34" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A34" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B34" s="7">
+      <c r="B34" s="5">
         <v>1000</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="5">
         <v>75</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1075</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="5">
         <v>1100</v>
       </c>
-      <c r="F34" s="7">
+      <c r="F34" s="5">
         <v>500</v>
       </c>
-      <c r="G34" s="5">
+      <c r="G34" s="3">
         <f>SUM(E34:F34)</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A35" s="3" t="s">
+    <row r="35" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A35" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="7">
+      <c r="B35" s="5">
         <v>750</v>
       </c>
-      <c r="C35" s="7">
+      <c r="C35" s="5">
         <v>75</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>825</v>
       </c>
-      <c r="E35" s="7">
+      <c r="E35" s="5">
         <v>1100</v>
       </c>
-      <c r="F35" s="7">
+      <c r="F35" s="5">
         <v>500</v>
       </c>
-      <c r="G35" s="5">
+      <c r="G35" s="3">
         <f>SUM(E35:F35)</f>
         <v>1600</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A36" s="3" t="s">
+    <row r="36" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A36" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="7">
+      <c r="B36" s="5">
         <v>1000</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="5">
         <v>75</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>1075</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="5">
         <v>1200</v>
       </c>
-      <c r="F36" s="7">
+      <c r="F36" s="5">
         <v>500</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="3">
         <f>SUM(E36:F36)</f>
         <v>1700</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A37" s="3" t="s">
+    <row r="37" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A37" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B37" s="7">
+      <c r="B37" s="5">
         <v>100</v>
       </c>
-      <c r="C37" s="7">
+      <c r="C37" s="5">
         <v>75</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="3">
         <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
         <v>175</v>
       </c>
-      <c r="E37" s="7">
-[...2 lines deleted...]
-      <c r="F37" s="7">
+      <c r="E37" s="5">
+        <v>250</v>
+      </c>
+      <c r="F37" s="5">
         <v>500</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="3">
         <v>625</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A39" s="28" t="s">
+    <row r="38" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="4"/>
+    </row>
+    <row r="39" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A39" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="26"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="27"/>
+    </row>
+    <row r="40" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A40" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="26">
+        <v>25</v>
+      </c>
+      <c r="C40" s="26">
+        <v>3.75</v>
+      </c>
+      <c r="D40" s="27">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>28.75</v>
+      </c>
+      <c r="E40" s="26">
+        <v>0</v>
+      </c>
+      <c r="F40" s="26">
+        <v>93.25</v>
+      </c>
+      <c r="G40" s="27">
+        <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
+        <v>93.25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A41" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="26">
+        <v>25</v>
+      </c>
+      <c r="C41" s="26">
+        <v>3.75</v>
+      </c>
+      <c r="D41" s="27">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>28.75</v>
+      </c>
+      <c r="E41" s="26">
+        <v>0</v>
+      </c>
+      <c r="F41" s="26">
+        <v>93.25</v>
+      </c>
+      <c r="G41" s="27">
+        <f>SUM(Table3[[#This Row],[State Application Fee]:[State License Fee]])</f>
+        <v>93.25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A42" s="1"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="3"/>
+    </row>
+    <row r="43" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A43" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="4"/>
+    </row>
+    <row r="44" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="5">
+        <v>1000</v>
+      </c>
+      <c r="C44" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D44" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>1003.75</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1100</v>
+      </c>
+      <c r="F44" s="5">
+        <v>96.25</v>
+      </c>
+      <c r="G44" s="3">
+        <f>SUM(E44:F44)</f>
+        <v>1196.25</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="5">
+        <v>750</v>
+      </c>
+      <c r="C45" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D45" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>753.75</v>
+      </c>
+      <c r="E45" s="5">
+        <v>1100</v>
+      </c>
+      <c r="F45" s="5">
+        <v>96.25</v>
+      </c>
+      <c r="G45" s="3">
+        <f>SUM(E45:F45)</f>
+        <v>1196.25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="5">
+        <v>1000</v>
+      </c>
+      <c r="C46" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D46" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>1003.75</v>
+      </c>
+      <c r="E46" s="5">
+        <v>1200</v>
+      </c>
+      <c r="F46" s="5">
+        <v>96.25</v>
+      </c>
+      <c r="G46" s="3">
+        <f>SUM(E46:F46)</f>
+        <v>1296.25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="5">
+        <v>100</v>
+      </c>
+      <c r="C47" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D47" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>103.75</v>
+      </c>
+      <c r="E47" s="5">
+        <v>250</v>
+      </c>
+      <c r="F47" s="5">
+        <v>96.25</v>
+      </c>
+      <c r="G47" s="3">
+        <v>146.25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A48" s="1"/>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="4"/>
+    </row>
+    <row r="49" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A49" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="4"/>
-[...32 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="4"/>
+    </row>
+    <row r="50" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A50" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B50" s="5">
+        <v>100</v>
+      </c>
+      <c r="C50" s="5">
+        <v>0</v>
+      </c>
+      <c r="D50" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>100</v>
+      </c>
+      <c r="E50" s="6">
+        <v>0</v>
+      </c>
+      <c r="F50" s="5">
+        <v>0</v>
+      </c>
+      <c r="G50" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A51" s="1"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="3"/>
+    </row>
+    <row r="52" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A52" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B52" s="26">
+        <v>50</v>
+      </c>
+      <c r="C52" s="26">
+        <v>0</v>
+      </c>
+      <c r="D52" s="27">
+        <v>50</v>
+      </c>
+      <c r="E52" s="33">
+        <v>50</v>
+      </c>
+      <c r="F52" s="26">
+        <v>0</v>
+      </c>
+      <c r="G52" s="27">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="3"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="3"/>
+    </row>
+    <row r="54" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A54" s="1"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="3"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="3"/>
+    </row>
+    <row r="55" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A55" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B55" s="34">
+        <v>25</v>
+      </c>
+      <c r="C55" s="34">
+        <v>0</v>
+      </c>
+      <c r="D55" s="35">
+        <v>25</v>
+      </c>
+      <c r="E55" s="36">
+        <v>150</v>
+      </c>
+      <c r="F55" s="34">
+        <v>0</v>
+      </c>
+      <c r="G55" s="35">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A56" s="1"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="3"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="3"/>
+    </row>
+    <row r="57" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A57" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B57" s="5">
+        <v>100</v>
+      </c>
+      <c r="C57" s="5">
+        <v>0</v>
+      </c>
+      <c r="D57" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>100</v>
+      </c>
+      <c r="E57" s="18">
+        <v>0</v>
+      </c>
+      <c r="F57" s="5">
+        <v>0</v>
+      </c>
+      <c r="G57" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A58" s="1"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="3"/>
+    </row>
+    <row r="59" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A59" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B59" s="10">
+        <v>0</v>
+      </c>
+      <c r="C59" s="10">
+        <v>0</v>
+      </c>
+      <c r="D59" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>0</v>
+      </c>
+      <c r="E59" s="8">
+        <v>0</v>
+      </c>
+      <c r="F59" s="10">
+        <v>75</v>
+      </c>
+      <c r="G59" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A60" s="1"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="8"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="3"/>
+    </row>
+    <row r="61" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A61" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B61" s="5">
+        <v>30</v>
+      </c>
+      <c r="C61" s="5">
+        <v>0</v>
+      </c>
+      <c r="D61" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>30</v>
+      </c>
+      <c r="E61" s="8">
+        <v>0</v>
+      </c>
+      <c r="F61" s="5">
+        <v>0</v>
+      </c>
+      <c r="G61" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A62" s="1"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="8"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="3"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A63" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B63" s="5">
+        <v>25</v>
+      </c>
+      <c r="C63" s="5">
+        <v>0</v>
+      </c>
+      <c r="D63" s="3">
+        <f>SUM(Table3[[#This Row],[Town Application Fee]:[Town License Fee]])</f>
+        <v>25</v>
+      </c>
+      <c r="E63" s="8">
+        <v>150</v>
+      </c>
+      <c r="F63" s="5">
+        <v>0</v>
+      </c>
+      <c r="G63" s="3">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A64" s="1"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="3"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="3"/>
+    </row>
+    <row r="65" spans="1:7" ht="39" x14ac:dyDescent="0.4">
+      <c r="A65" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B65" s="5">
+        <v>0</v>
+      </c>
+      <c r="C65" s="5">
+        <v>0</v>
+      </c>
+      <c r="D65" s="3">
+        <v>0</v>
+      </c>
+      <c r="E65" s="8">
+        <v>0</v>
+      </c>
+      <c r="F65" s="5">
         <v>11</v>
       </c>
-      <c r="B41" s="7">
-[...199 lines deleted...]
-      <c r="A53" s="29" t="s">
+      <c r="G65" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="31.5" x14ac:dyDescent="0.6">
+      <c r="A66" s="28"/>
+      <c r="B66" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="12">
-[...125 lines deleted...]
-      <c r="G60" s="20"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="3"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"&amp;14LIQUOR LICENSE FEES 2020</oddHeader>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B c D A A B Q S w M E F A A C A A g A y n g m U v 6 M o K K n A A A A + A A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n L Y i B k E 9 Z u J X E h G j c N q V C I x R D i + V u L j y S V 5 B E U X c u Z / I m e f O 4 3 S G f u t a 7 y s G o X m c o w B R 5 U o u + U r r O 0 G h P f o J y B j s u z r y W 3 g x r k 0 5 G Z a i x 9 p I S 4 p z D b o X 7 o S Y h p Q E 5 F t t S N L L j v t L G c i 0 k + q y q / y v E 4 P C S Y S G O E 7 y O I 4 q j J A C y 1 F A o / U X C 2 R h T I D 8 l b M b W j o N k U v v 7 E s g S g b x f s C d Q S w M E F A A C A A g A y n g m U g / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A M p 4 J l I o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A M p 4 J l L + j K C i p w A A A P g A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D K e C Z S D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A M p 4 J l I o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D 8 C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I i B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D E n O b c d H K Y Q Z r f f 6 3 s h G f O A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A H I J + B / p n v t h B / L T + e s D u h w d A F w x w W P d 7 3 s Y w r y o 5 I R N A A A A A A 6 A A A A A A g A A I A A A A P k p K l f + A 7 Z 5 W Z U G Q X 3 G o N 3 1 W g F y 7 H j o W b Z E A o K X A y P l U A A A A H Q Q / T w L z / N W N p T 6 G D 2 B c a T X 4 V U r B 8 L V F s s 7 z M V f p M h y c q b r t P G 5 O 1 z j g i g t 8 a S S w M E 1 b s z Z P + i 1 S 1 A v U t V 9 w 9 L Y a a U j A 6 z W I P T j + + i L I O 3 C Q A A A A C / i 8 p O / k + Y S w P O U P k O f w 5 3 A m Y Q p k W v e Q v j K + 3 T r M a r Y F I 3 R 8 W l V 4 q c o G k m 9 c q O J A 5 u N L 6 W O J l W R w m c y 4 9 n d w F 4 = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ECC867A710C7F34CB703E00E19F94980" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1f2beef2331637e05a6c2a11ca76d684">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1242bd97-63f9-4980-a640-1c239478e19a" xmlns:ns3="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35787a36d20171a50485a5230155f613" ns2:_="" ns3:_="">
+    <xsd:import namespace="1242bd97-63f9-4980-a640-1c239478e19a"/>
+    <xsd:import namespace="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1242bd97-63f9-4980-a640-1c239478e19a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="af8c8dc5-b548-47bd-ac92-cfc7d05e492f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{682e5524-70f6-4d5e-aadd-ecda1c87a133}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1242bd97-63f9-4980-a640-1c239478e19a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E7D4557-1818-49B9-8698-992E5C8237B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{898190A4-2528-47AE-B82C-812ED5178896}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1242bd97-63f9-4980-a640-1c239478e19a"/>
+    <ds:schemaRef ds:uri="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B850F622-82FE-4B26-AC63-0570B575C644}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F936D94D-6995-4890-B422-1F346ADE3A08}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1242bd97-63f9-4980-a640-1c239478e19a"/>
+    <ds:schemaRef ds:uri="f7b3dab4-da12-4b45-841a-86e1ff7a9fc5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0f68779b-f816-408e-9374-99fdaa9086fd}" enabled="0" method="" siteId="{0f68779b-f816-408e-9374-99fdaa9086fd}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
@@ -2165,25 +2582,45 @@
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenny Rakow</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100ECC867A710C7F34CB703E00E19F94980</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>